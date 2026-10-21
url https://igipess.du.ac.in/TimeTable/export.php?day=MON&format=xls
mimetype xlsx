--- v0 (2026-07-28)
+++ v1 (2026-10-21)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monday" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
-[...1 lines deleted...]
-    <t>This timetable is effective from 28 July, 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+  <si>
+    <t>This timetable is effective from 01 October, 2026</t>
   </si>
   <si>
     <t>IGIPESS - Monday</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>P1 (9:00-9:55)</t>
   </si>
   <si>
     <t>P2 (9:55-10:50)</t>
   </si>
   <si>
     <t>P3 (10:55-11:50)</t>
   </si>
   <si>
     <t>P4 (11:50-12:45)</t>
   </si>
   <si>
     <t>LUNCH</t>
   </si>
   <si>
     <t>P5 (1:15-2:10)</t>
   </si>
@@ -67,194 +67,186 @@
   </si>
   <si>
     <t>ASSEMBLY</t>
   </si>
   <si>
     <t>P7 (3:15-4:10)</t>
   </si>
   <si>
     <t>P8 (4:10-5:05)</t>
   </si>
   <si>
     <t>BSC Sem.1 Sec.0</t>
   </si>
   <si>
     <t>AEC, (Th)
 हिं.भा.सं.:RKP</t>
   </si>
   <si>
     <t>BSC Sem.1 Sec.A</t>
   </si>
   <si>
     <t>A&amp;P, (Th)
 RJ</t>
   </si>
   <si>
-    <t>AEC, (Th)
-[...2 lines deleted...]
-  <si>
     <t>H&amp;F PE, (Th)
 GC</t>
   </si>
   <si>
     <t>GE, (Th)
-Eng. L-I:SK/F. H. Nut.:MW/Env&amp;H:RJ/F. Psy.:LS</t>
+F. Psy.:TY/Eng. L-I:SK/F. H. Nut.:MW/Env&amp;H:RJ</t>
   </si>
   <si>
     <t>AEC, (Pr)
-EVS-I:.</t>
-[...3 lines deleted...]
-NCC-I:M/S&amp;S:AG/Swac. B.:SG/CVFD:NKM/ABH:SDT/VM:NK</t>
+EVS-I:HS</t>
   </si>
   <si>
     <t>BSC Sem.1 Sec.B</t>
   </si>
   <si>
     <t>A&amp;P, (Th)
 AG</t>
   </si>
   <si>
     <t>H&amp;F PE, (Th)
 TRN</t>
   </si>
   <si>
     <t>AEC, (Th)
 हिं.ओ.ले.:RKP</t>
   </si>
   <si>
     <t>AEC, (Th)
 सो.मी.ब.ले.:RKP</t>
   </si>
   <si>
     <t>BSC Sem.3 Sec.A</t>
   </si>
   <si>
     <t>AEC, (Th)
-EVS-II:.</t>
+EVS-II:HS</t>
   </si>
   <si>
     <t>Kinesiology, (Th)
 SS</t>
   </si>
   <si>
     <t>AEC, (Pr)
-EVS-II:.</t>
+EVS-II:HS</t>
   </si>
   <si>
     <t>Ex. &amp; Spt Psy., (Th)
 M</t>
   </si>
   <si>
     <t>OG, (Th)
 Cric.:AKS/VB:ANS/Kab.:SD/HB:SN/BDM:ASH/Hoc.:AS/Gymn.:SC/FB:NKU/KK:TY/Yog:TNP/Ath.:PK/BB:RF</t>
   </si>
   <si>
-    <t>GE3, (Pr)
-Psy. Adj.:LS</t>
+    <t>SEC, (Pr)
+Com. EDL:VV</t>
   </si>
   <si>
     <t>BSC Sem.3 Sec.B</t>
   </si>
   <si>
     <t>Kinesiology, (Th)
 RF</t>
   </si>
   <si>
     <t>Ex. &amp; Spt Psy., (Th)
-LS</t>
+SG</t>
   </si>
   <si>
     <t>PPCA in PE, (Pr)
 NKU</t>
   </si>
   <si>
     <t>BSC Sem.5 Sec.A</t>
   </si>
   <si>
     <t>Org &amp; Adm PE &amp; Spt, (Th)
 ASH</t>
   </si>
   <si>
+    <t>Fund Spt Nut., (Th)
+AS</t>
+  </si>
+  <si>
     <t>SEC, (Pr)
-PSELL:VV/C.Wri.:SK/प.ले.:RKP</t>
+PSELL:VV/प.ले.:RKP</t>
   </si>
   <si>
     <t>ACR, (Th)
 RJ</t>
   </si>
   <si>
     <t>GE, (Th)
 YMH:LS/Dt. Th.:MW</t>
   </si>
   <si>
     <t>GS1, (Pr)
-Cric.:AKS/Yog:TNP/KK:TY/Gymn.:SC/FB:NKU/Ath.:TRN/BDM:ASH/BB:RF/VB:ANS/HB:SN/Kab.:SD/Hoc.:AS</t>
+Cric.:AKS/Yog:TNP/KK:TY/Gymn.:SC/FB:NKU/Ath.:TRN/BDM:ASH/BB:RF/VB:ANS/HB:SN/Kab.:SD/Hoc.:AS/JD:NKM</t>
   </si>
   <si>
     <t>BSC Sem.5 Sec.B</t>
   </si>
   <si>
     <t>Org &amp; Adm PE &amp; Spt, (Th)
-MD</t>
-[...3 lines deleted...]
-MD</t>
+SD</t>
   </si>
   <si>
     <t>ACR, (Th)
 AG</t>
   </si>
   <si>
     <t>BSC Sem.7 Sec.A</t>
   </si>
   <si>
     <t>Appl. Stat in Spt, (Th)
 ANS</t>
   </si>
   <si>
     <t>A. Proj., (Th)
 .</t>
   </si>
   <si>
     <t>Generic Elective (GE), (Th)
-Undr. HR:LS/Dt. Th.:MW</t>
+Undr. HR:LS</t>
   </si>
   <si>
     <t>Res. Meth &amp; Spt PE, (Th)
 DPS</t>
   </si>
   <si>
     <t>Erg aids &amp; Dop Spt, (Th)
-MD</t>
+AS</t>
   </si>
   <si>
     <t>DSE5, (Pr)
-Ath:SDT/Gymn.:SC/Cric.:AKS/Kho-Kho:M/Kab.:DK/Yog:TNP/BM:ASH/BB:NKM/HB:SN/FB:NKU/VB:SG/Hoc.:AS</t>
+Ath:SDT/Gymn.:SC/Cric.:AKS/Yog:TNP/BM:ASH/HB:SN</t>
   </si>
   <si>
     <t>BSC Sem.7 Sec.B</t>
   </si>
   <si>
     <t>BPED Sem.1 Sec.A</t>
   </si>
   <si>
     <t>Ind. Spt-Kab, (Th)
 DK</t>
   </si>
   <si>
     <t>His. Prin. &amp; Found. PE, (Th)
 GC</t>
   </si>
   <si>
     <t>HE&amp;ES, (Th)
 AG</t>
   </si>
   <si>
     <t>Mass Demo. -Kho, (Th)
 TY</t>
   </si>
   <si>
     <t>Gymn., (Pr)
@@ -262,115 +254,127 @@
   </si>
   <si>
     <t>BPED Sem.1 Sec.B</t>
   </si>
   <si>
     <t>Ind. Spt-Kab, (Th)
 SD</t>
   </si>
   <si>
     <t>Mass Demo. -Kho, (Th)
 SG</t>
   </si>
   <si>
     <t>Gymn., (Pr)
 LS</t>
   </si>
   <si>
     <t>BPED Sem.3 Sec.A</t>
   </si>
   <si>
     <t>Combative Spt, (Th)
 SS</t>
   </si>
   <si>
     <t>Curr. Des., (Th)
-MS</t>
+NKU</t>
   </si>
   <si>
     <t>Sprt Psy &amp; Socio, (Th)
 M</t>
   </si>
   <si>
     <t>Com. App., (Th)
 NK</t>
   </si>
   <si>
     <t>Sprt. Trg., (Th)
 DPS</t>
   </si>
   <si>
     <t>T&amp;F(Th), (Pr)
 PK</t>
   </si>
   <si>
     <t>BPED Sem.3 Sec.B</t>
   </si>
   <si>
     <t>T&amp;F(Th), (Pr)
 TRN</t>
   </si>
   <si>
     <t>MPED Sem.1 Sec.Group</t>
   </si>
   <si>
+    <t>Sub Spcial, (Pr)
+Spr. Bio.:MD</t>
+  </si>
+  <si>
     <t>RPST PE, (Th)
 DPS</t>
   </si>
   <si>
     <t>Sub Spcial, (Th)
-E. &amp; S. Psy.:ST/Exer. Phy.:SDT/PPCD:MS/Spr. Mgnt.:AKV/Spr. Soc.:DK</t>
+E. &amp; S. Psy.:ST/Exer. Phy.:SDT/PPCD:MS/Spr. Mgnt.:AKV/Spr. Soc.:DK/Spr. Bio.:MD</t>
   </si>
   <si>
     <t>GOS, (Th)
-VB:ST/Gymn.:SC/Cric.:AKS/Hoc.:STY/Ath.:SDT/FB:MS/Yog:TNP/HB:AKV/Kab.:DK/KK:GC/BB:SS/BDM:AKV</t>
+Cric.:AKS/FB:MS/Yog:TNP/HB:AKV/Kab.:DK/KK:GC/BDM:AKV/VB:ANS/Ath.:PK</t>
+  </si>
+  <si>
+    <t>GOS, (Th)
+Hoc.:STY</t>
   </si>
   <si>
     <t>MPED Sem.3 Sec.Group</t>
   </si>
   <si>
     <t>Fund Heath Edu., (Th)
 MW</t>
   </si>
   <si>
     <t>Ath Care &amp; Reh., (Th)
 AG</t>
   </si>
   <si>
     <t>Exer. Sprt. Psy., (Th)
 STY/MS/SC/TNP/DK/MD</t>
   </si>
   <si>
     <t>Fund Ex. Phy, (Th)
 SS</t>
   </si>
   <si>
     <t>addon, (Th)
-Adv. Fit. Ass. EP:STY/Sprt. for All:PK</t>
-[...2 lines deleted...]
-    <t>Fund Spt Bio, (Pr)
+Adv. Fit. Ass. EP:STY</t>
+  </si>
+  <si>
+    <t>Ath Care &amp; Reh., (Pr)
+AG</t>
+  </si>
+  <si>
+    <t>Fund Spt Bio, (Th)
 MD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
@@ -945,410 +949,413 @@
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="10"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="8" t="s">
+      <c r="C5" s="7"/>
+      <c r="D5" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="E5" s="8" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F5" s="9"/>
       <c r="G5" s="8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H5" s="7"/>
       <c r="I5" s="10"/>
-      <c r="J5" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="7"/>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="6" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B6" s="8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="9"/>
       <c r="G6" s="8" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="H6" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="I6" s="10"/>
-      <c r="J6" s="7"/>
+      <c r="J6" s="8" t="s">
+        <v>24</v>
+      </c>
       <c r="K6" s="7"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="D7" s="8" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="9"/>
       <c r="G7" s="8" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H7" s="8" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I7" s="10"/>
       <c r="J7" s="8" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="K7" s="7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="B8" s="8" t="s">
+      <c r="D8" s="8" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="9"/>
       <c r="G8" s="8" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="H8" s="7"/>
       <c r="I8" s="10"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="D9" s="8" t="s">
         <v>39</v>
-      </c>
-[...2 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="9"/>
       <c r="G9" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="8" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="I9" s="10"/>
       <c r="J9" s="8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K9" s="7"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="8" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="9"/>
       <c r="G10" s="8" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="H10" s="7"/>
       <c r="I10" s="10"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="8" t="s">
+      <c r="D11" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="C11" s="8" t="s">
+      <c r="E11" s="8" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F11" s="9"/>
       <c r="G11" s="8" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="H11" s="8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I11" s="10"/>
       <c r="J11" s="8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="K11" s="7"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="6" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="10"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" s="12" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="12" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F13" s="9"/>
       <c r="G13" s="12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="H13" s="12" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I13" s="10"/>
       <c r="J13" s="12" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K13" s="7"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="11" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="9"/>
       <c r="G14" s="12" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="H14" s="12" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I14" s="10"/>
       <c r="J14" s="12" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="K14" s="7"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="D15" s="12" t="s">
         <v>67</v>
       </c>
-      <c r="C15" s="12" t="s">
+      <c r="E15" s="12" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F15" s="9"/>
       <c r="G15" s="12" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="H15" s="12" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="I15" s="10"/>
       <c r="J15" s="12" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="K15" s="7"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="11" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="9"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="10"/>
       <c r="J16" s="12" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="K16" s="7"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="13" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B17" s="7"/>
+        <v>73</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>74</v>
+      </c>
       <c r="C17" s="7"/>
       <c r="D17" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="E17" s="14" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F17" s="9"/>
       <c r="G17" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="H17" s="7"/>
       <c r="I17" s="10"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>80</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>81</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>82</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>83</v>
       </c>
       <c r="F18" s="9"/>
-      <c r="G18" s="7"/>
+      <c r="G18" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="H18" s="14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I18" s="10"/>
       <c r="J18" s="14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K18" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="G5:H5"/>
-    <mergeCell ref="J5:K6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="J7:K8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="D9:E10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="J9:K10"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="H11:H12"/>
-    <mergeCell ref="J11:K12"/>
+    <mergeCell ref="J11:K11"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="J16:K16"/>
-    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="B17:C17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>