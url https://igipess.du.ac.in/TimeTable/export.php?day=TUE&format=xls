--- v0 (2026-07-28)
+++ v1 (2026-10-21)
@@ -12,378 +12,364 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Tuesday" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
-[...1 lines deleted...]
-    <t>This timetable is effective from 28 July, 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+  <si>
+    <t>This timetable is effective from 01 October, 2026</t>
   </si>
   <si>
     <t>IGIPESS - Tuesday</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>P1 (9:00-9:55)</t>
   </si>
   <si>
     <t>P2 (9:55-10:50)</t>
   </si>
   <si>
     <t>P3 (10:55-11:50)</t>
   </si>
   <si>
     <t>P4 (11:50-12:45)</t>
   </si>
   <si>
     <t>LUNCH</t>
   </si>
   <si>
     <t>P5 (1:15-2:10)</t>
   </si>
   <si>
     <t>P6 (2:10-3:05)</t>
   </si>
   <si>
     <t>ASSEMBLY</t>
   </si>
   <si>
     <t>P7 (3:15-4:10)</t>
   </si>
   <si>
     <t>P8 (4:10-5:05)</t>
   </si>
   <si>
     <t>BSC Sem.1 Sec.A</t>
   </si>
   <si>
     <t>GE, (Th)
-Eng. L-I:SK/F. H. Nut.:MD/Env&amp;H:RJ/F. Psy.:LS</t>
+F. Psy.:TY/F. H. Nut.:MW/Eng. L-I:SK/Env&amp;H:RJ</t>
   </si>
   <si>
     <t>H&amp;F PE, (Th)
 GC</t>
   </si>
   <si>
     <t>A&amp;P, (Th)
 RJ</t>
   </si>
   <si>
     <t>FG, (Th)
-Yog:TNP/Ath.:TRN/VB:SG/Cric.:AKS/FB:NKU/Kab.:SD/HB:SN/KK:GC/BDM:ASH/Gymn.:SC/BB:RF/Hoc.:AS</t>
+Gymn.:SC/JD:NKM/Yog:TNP/Ath.:TRN/VB:SG/Cric.:AKS/FB:NKU/Kab.:SD/HB:SN/KK:GC/BDM:ASH/BB:RF/Hoc.:AS</t>
   </si>
   <si>
     <t>SEC, (Pr)
 Adv. ST:NK/Com. EDL:VV/Com. PL:SK/र.ले.:RKP</t>
   </si>
   <si>
     <t>FG, (Pr)
-BB:RF/BDM:ASH/Yog:TNP/Ath.:TRN/VB:SG/Cric.:AKS/FB:NKU/Kab.:SD/HB:SN/KK:GC/Gymn.:SC/Hoc.:AS</t>
+VB:SG/Cric.:AKS/FB:NKU/Kab.:SD/HB:SN/Hoc.:AS/Gymn.:SC/BB:RF/JD:NKM/BDM:ASH/Yog:TNP/Ath.:TRN/KK:GC</t>
   </si>
   <si>
     <t>BSC Sem.1 Sec.B</t>
   </si>
   <si>
     <t>AEC, (Th)
 सो.मी.ब.ले.:RKP</t>
   </si>
   <si>
     <t>A&amp;P, (Th)
 AG</t>
   </si>
   <si>
     <t>BSC Sem.3 Sec.A</t>
   </si>
   <si>
     <t>VAC, (Th)
 NCC-III:M/CVFD:NKM/E &amp; VAIT:AG/SW. BH.:SG/VM:NK</t>
   </si>
   <si>
     <t>Ex. &amp; Spt Psy., (Th)
 M</t>
   </si>
   <si>
     <t>Kinesiology, (Th)
 SS</t>
   </si>
   <si>
     <t>PPCA in PE, (Th)
 GC</t>
   </si>
   <si>
     <t>OG, (Th)
 Cric.:AKS/VB:ANS/Kab.:SD/HB:SN/BDM:ASH/Hoc.:AS/Gymn.:SC/FB:NKU/KK:TY/Yog:TNP/Ath.:PK/BB:RF</t>
   </si>
   <si>
     <t>OG, (Pr)
-BB:RF/Cric.:AKS/VB:ANS/Kab.:SD/Ath.:PK/HB:SN/Gymn.:SC/KK:TY/Yog:TNP/FB:NKU/Hoc.:AS/BDM:ASH/Psy. Adj.:LS</t>
+BB:RF/HB:SN/Hoc.:AS/Cric.:AKS/VB:ANS/Kab.:SD/Ath.:PK/Gymn.:SC/KK:TY/Yog:TNP/FB:NKU/BDM:ASH/Psy. Adj.:LS/JD:NKM</t>
   </si>
   <si>
     <t>BSC Sem.3 Sec.B</t>
   </si>
   <si>
     <t>Kinesiology, (Th)
 RF</t>
   </si>
   <si>
     <t>Ex. &amp; Spt Psy., (Th)
-LS</t>
-[...2 lines deleted...]
-    <t>AEC, (Pr)
+SG</t>
+  </si>
+  <si>
+    <t>AEC, (Th)
 ज.र.ले.:RKP</t>
   </si>
   <si>
     <t>PPCA in PE, (Th)
 NKU</t>
   </si>
   <si>
     <t>BSC Sem.5 Sec.A</t>
   </si>
   <si>
     <t>Org &amp; Adm PE &amp; Spt, (Th)
 ASH</t>
   </si>
   <si>
     <t>GS1, (Th)
-Ath.:TRN/KK:TY/FB:NKU</t>
+Ath.:TRN/KK:TY/FB:NKU/Kab.:SD</t>
   </si>
   <si>
     <t>Fund Spt Nut., (Th)
-MW</t>
+AS</t>
   </si>
   <si>
     <t>Ath.Care &amp; Reh, (Th)
 RJ</t>
   </si>
   <si>
     <t>GE, (Th)
 YMH:LS/Dt. Th.:MW</t>
   </si>
   <si>
     <t>SEC, (Pr)
 PSELL:VV/C.Wri.:SK/प.ले.:RKP</t>
   </si>
   <si>
     <t>BSC Sem.5 Sec.B</t>
   </si>
   <si>
-    <t>Org &amp; Adm PE &amp; Spt, (Th)
+    <t>Fund Spt Nut., (Th)
 MD</t>
   </si>
   <si>
     <t>Ath.Care &amp; Reh, (Th)
 AG</t>
   </si>
   <si>
-    <t>Fund Spt Nut., (Th)
-[...2 lines deleted...]
-  <si>
     <t>BSC Sem.7 Sec.A</t>
   </si>
   <si>
     <t>Res. Meth &amp; Spt PE, (Th)
 DPS</t>
   </si>
   <si>
     <t>Generic Elective (GE), (Th)
 Undr. HR:LS</t>
   </si>
   <si>
     <t>Appl. Stat in Spt, (Th)
 ANS</t>
   </si>
   <si>
     <t>DSE5, (Th)
-Ath:SDT/Gymn.:SC/Cric.:AKS/Kho-Kho:M/BM:ASH/FB:NKU/HB:SN/BB:NKM/VB:SG/Hoc.:AS/Yog:TNP</t>
+Ath:SDT/Gymn.:SC/Cric.:AKS/BM:ASH/HB:SN/Yog:TNP</t>
   </si>
   <si>
     <t>Generic Elective (GE), (Th)
 F. Inq. Psy.:LS</t>
   </si>
   <si>
     <t>A. Proj., (Th)
 .</t>
   </si>
   <si>
-    <t>A. Proj., (Th)
-[...2 lines deleted...]
-  <si>
     <t>BPED Sem.1 Sec.A</t>
   </si>
   <si>
     <t>Ind. Spt-Kab, (Th)
 DK</t>
   </si>
   <si>
     <t>HE&amp;ES, (Th)
 AG</t>
   </si>
   <si>
     <t>EC, (Th)
 Olym. M.:NKM/Off.&amp;C:SN</t>
   </si>
   <si>
     <t>His. Prin. &amp; Found. PE, (Th)
 GC</t>
   </si>
   <si>
     <t>Mass Demo. -Kho, (Pr)
 TY</t>
   </si>
   <si>
     <t>T&amp;F(R), (Pr)
 DPS</t>
   </si>
   <si>
     <t>BPED Sem.1 Sec.B</t>
   </si>
   <si>
     <t>Ind. Spt-Kab, (Th)
 SD</t>
   </si>
   <si>
     <t>Mass Demo. -Kho, (Pr)
 SG</t>
   </si>
   <si>
     <t>T&amp;F(R), (Pr)
 PK</t>
   </si>
   <si>
     <t>BPED Sem.3 Sec.A</t>
   </si>
   <si>
-    <t>T&amp;F(Th), (Pr)
+    <t>T&amp;F(Th), (Th)
 PK</t>
-  </si>
-[...2 lines deleted...]
-MS</t>
   </si>
   <si>
     <t>Com. App., (Th)
 NK</t>
   </si>
   <si>
+    <t>Curr. Des., (Th)
+NKU</t>
+  </si>
+  <si>
     <t>Sprt. Trg., (Th)
 DPS</t>
   </si>
   <si>
     <t>Sprt Psy &amp; Socio, (Th)
 M</t>
   </si>
   <si>
     <t>Combative Spt, (Th)
 SS</t>
   </si>
   <si>
     <t>Combative Spt, (Pr)
 SS</t>
   </si>
   <si>
     <t>BPED Sem.3 Sec.B</t>
   </si>
   <si>
     <t>T&amp;F(Th), (Pr)
 TRN</t>
   </si>
   <si>
-    <t>MPED Sem.1 Sec.A</t>
+    <t>MPED Sem.1 Sec.Group</t>
   </si>
   <si>
     <t>Sub Spcial, (Th)
-E. &amp; S. Psy.:ST/Exer. Phy.:SDT/PPCD:MS/Spr. Mgnt.:AKV/Spr. Soc.:DK</t>
+E. &amp; S. Psy.:ST/Exer. Phy.:SDT/PPCD:MS/Spr. Mgnt.:AKV/Spr. Bio.:MD</t>
   </si>
   <si>
     <t>RPST PE, (Th)
 DPS</t>
   </si>
   <si>
+    <t>Sci. Basis Sprt. Trg., (Th)
+STY</t>
+  </si>
+  <si>
     <t>GOS, (Pr)
-BB:SS</t>
-[...13 lines deleted...]
-AG</t>
+VB:ANS/Cric.:AKS/Hoc.:STY/Ath.:PK/FB:MS/Yog:MS/BDM:AKV/HB:AKV/Kab.:DK/KK:GC</t>
+  </si>
+  <si>
+    <t>MPED Sem.3 Sec.Group</t>
+  </si>
+  <si>
+    <t>Fund Spt Bio, (Th)
+MD</t>
   </si>
   <si>
     <t>Fund Ex. Phy, (Th)
 SS</t>
   </si>
   <si>
     <t>addon, (Th)
 Adv. Fit. Ass. EP:STY/Sprt. for All:PK</t>
   </si>
   <si>
-    <t>Exer. Sprt. Psy., (Th)
-STY/MS/SC/TNP/DK/MD</t>
+    <t>Sprt Mgmt., (Th)
+SC/DK/MD/MS</t>
   </si>
   <si>
     <t>Fund Heath Edu., (Th)
 MW</t>
   </si>
   <si>
-    <t>Fund Spt Bio, (Th)
-[...3 lines deleted...]
-    <t>MPED Sem.3 Sec.B</t>
+    <t>Sprt. Soc., (Th)
+DK/STY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -873,54 +859,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K18"/>
+  <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K18" sqref="K18"/>
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="9" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
     <col min="8" max="8" width="14" customWidth="true" style="0"/>
     <col min="9" max="9" width="8" customWidth="true" style="0"/>
     <col min="10" max="10" width="14" customWidth="true" style="0"/>
     <col min="11" max="11" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -1049,334 +1035,293 @@
         <v>33</v>
       </c>
       <c r="F7" s="8"/>
       <c r="G7" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="9"/>
       <c r="I7" s="10"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" s="8"/>
       <c r="G8" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>40</v>
       </c>
       <c r="I8" s="10"/>
       <c r="J8" s="7" t="s">
         <v>41</v>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="C9" s="9"/>
-      <c r="D9" s="9"/>
       <c r="E9" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F9" s="8"/>
       <c r="G9" s="7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="H9" s="9"/>
       <c r="I9" s="10"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="D10" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="E10" s="7" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F10" s="8"/>
       <c r="G10" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10" s="7" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="I10" s="10"/>
       <c r="J10" s="7" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C11" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="12" t="s">
+      <c r="D11" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="C11" s="12" t="s">
+      <c r="E11" s="12" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F11" s="8"/>
       <c r="G11" s="12" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="H11" s="9"/>
       <c r="I11" s="10"/>
       <c r="J11" s="12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="11" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="8"/>
       <c r="G12" s="12" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H12" s="9"/>
       <c r="I12" s="10"/>
       <c r="J12" s="12" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="12" t="s">
         <v>65</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="D13" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="C13" s="12" t="s">
+      <c r="E13" s="12" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F13" s="8"/>
       <c r="G13" s="12" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="H13" s="12" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="I13" s="10"/>
       <c r="J13" s="12" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="11" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="8"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="10"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="13" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="D15" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="E15" s="14" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F15" s="8"/>
       <c r="G15" s="14" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="H15" s="9"/>
       <c r="I15" s="10"/>
       <c r="J15" s="14" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="C16" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="B16" s="9"/>
-[...2 lines deleted...]
-      <c r="E16" s="9"/>
+      <c r="D16" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E16" s="14" t="s">
+        <v>82</v>
+      </c>
       <c r="F16" s="8"/>
-      <c r="G16" s="9"/>
-      <c r="H16" s="9"/>
+      <c r="G16" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="H16" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="I16" s="10"/>
-      <c r="J16" s="9"/>
+      <c r="J16" s="14" t="s">
+        <v>83</v>
+      </c>
       <c r="K16" s="9"/>
-    </row>
-[...42 lines deleted...]
-      <c r="K18" s="9"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="J4:K5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="J6:K7"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="J8:K9"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="J13:K14"/>
-    <mergeCell ref="C15:C16"/>
-[...10 lines deleted...]
-    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="J15:K15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>